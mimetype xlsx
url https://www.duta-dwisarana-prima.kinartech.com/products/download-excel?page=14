--- v1 (2026-08-05)
+++ v2 (2026-10-06)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$4:$G$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
-    <t>Pricelist PT Duta Dwisarana Prima 06 August 2026</t>
+    <t>Pricelist PT Duta Dwisarana Prima 07 October 2026</t>
   </si>
   <si>
     <t>*Harga bisa berubah sewaktu-waktu</t>
   </si>
   <si>
     <t>NamaBarang</t>
   </si>
   <si>
     <t>JmlAkhir</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Harga</t>
   </si>
   <si>
     <t>Disk</t>
   </si>
   <si>
     <t>HargaJadi(+Ppn - Disk)</t>
   </si>
   <si>
     <t>Pabrikan</t>
   </si>